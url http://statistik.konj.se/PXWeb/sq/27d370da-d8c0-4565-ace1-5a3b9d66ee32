--- v0 (2026-05-06)
+++ v1 (2026-06-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6f371905bf450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/507f81cc2b1b4032ae5527765d8d2306.psmdcp" Id="R04c2c475f8cc48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63bad493c61948fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a911bfbca48e4535908f2902ac348ab1.psmdcp" Id="R42b6595a0ca94168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="barhusalder" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A4" authorId="0">
       <x:text>
         <x:r>
@@ -1934,50 +1934,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI4" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ4" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar mycket</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK4" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar mycket</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D5" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E5" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
@@ -3838,50 +3866,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI5" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ5" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar mycket</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK5" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar mycket</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D6" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E6" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
@@ -5742,50 +5798,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI6" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ6" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar något</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK6" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar något</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D7" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E7" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
@@ -7646,50 +7730,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI7" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ7" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar något</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK7" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar något</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
@@ -9550,50 +9662,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ8" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi går ungefär jämnt upp</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK8" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi går ungefär jämnt upp</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D9" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E9" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
@@ -11454,50 +11594,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI9" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ9" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi går ungefär jämnt upp</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK9" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi går ungefär jämnt upp</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D10" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E10" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
@@ -13358,50 +13526,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI10" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ10" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK10" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D11" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E11" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
@@ -15262,50 +15458,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI11" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ11" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK11" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D12" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E12" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
@@ -17166,50 +17390,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI12" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ12" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK12" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D13" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E13" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
@@ -19070,50 +19322,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI13" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ13" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK13" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D14" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E14" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
@@ -20974,50 +21254,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI14" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EJ14" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vet inte</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK14" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vet inte</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
@@ -22865,69 +23173,97 @@
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EH15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EI15" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vet inte</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EJ15" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vet inte</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EK15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="175">
   <x:si>
     <x:t>Hushåll. Månad efter Fråga, Serie, Grupp och Period</x:t>
   </x:si>
   <x:si>
     <x:t>2015M01</x:t>
   </x:si>
   <x:si>
     <x:t>2015M02</x:t>
   </x:si>
   <x:si>
     <x:t>2015M03</x:t>
   </x:si>
   <x:si>
     <x:t>2015M04</x:t>
   </x:si>
   <x:si>
     <x:t>2015M05</x:t>
   </x:si>
   <x:si>
     <x:t>2015M06</x:t>
   </x:si>
   <x:si>
     <x:t>2015M07</x:t>
   </x:si>
   <x:si>
@@ -23296,50 +23632,56 @@
   <x:si>
     <x:t>2025M09</x:t>
   </x:si>
   <x:si>
     <x:t>2025M10</x:t>
   </x:si>
   <x:si>
     <x:t>2025M11</x:t>
   </x:si>
   <x:si>
     <x:t>2025M12</x:t>
   </x:si>
   <x:si>
     <x:t>2026M01</x:t>
   </x:si>
   <x:si>
     <x:t>2026M02</x:t>
   </x:si>
   <x:si>
     <x:t>2026M03</x:t>
   </x:si>
   <x:si>
     <x:t>2026M04</x:t>
   </x:si>
   <x:si>
+    <x:t>2026M05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M06</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hushållets nuvarande ekonomiska situation (sparar - skuldsätter sig)</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 1</x:t>
   </x:si>
   <x:si>
     <x:t>Alla</x:t>
   </x:si>
   <x:si>
     <x:t>Geografi: Storstadslän</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 2</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 3</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 4</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 5</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 6</x:t>
@@ -23374,51 +23716,51 @@
   <x:si>
     <x:t>Vi går ungefär jämnt upp</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 4:</x:t>
   </x:si>
   <x:si>
     <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 5:</x:t>
   </x:si>
   <x:si>
     <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 6:</x:t>
   </x:si>
   <x:si>
     <x:t>Vet inte</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260429 09:00</x:t>
+    <x:t>20260626 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Konjunkturinstitutet</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Supportnummer: 08-453 59 09. Mejl: statistik@konj.se</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>na</x:t>
   </x:si>
   <x:si>
     <x:t>Officiell statistik</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -23796,69 +24138,69 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:EL81"/>
+  <x:dimension ref="A1:EN81"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="16.440625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.180625" style="0" customWidth="1"/>
-    <x:col min="4" max="139" width="10.040625" style="0" customWidth="1"/>
-    <x:col min="140" max="142" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="4" max="141" width="10.040625" style="0" customWidth="1"/>
+    <x:col min="142" max="144" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:142">
+    <x:row r="1" spans="1:144">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:142">
+    <x:row r="3" spans="1:144">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
@@ -24223,60 +24565,66 @@
       </x:c>
       <x:c r="EB3" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="EC3" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="ED3" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="EE3" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="EF3" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="EG3" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="EH3" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="EI3" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
+      <x:c r="EJ3" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="EK3" s="2" t="s">
+        <x:v>138</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:142">
+    <x:row r="4" spans="1:144">
       <x:c r="A4" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
@@ -24642,54 +24990,60 @@
       </x:c>
       <x:c r="EB4" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="EC4" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="ED4" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EE4" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="EF4" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="EG4" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="EH4" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EI4" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="EJ4" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="EK4" s="3" t="n">
+        <x:v>24</x:v>
+      </x:c>
     </x:row>
-    <x:row r="5" spans="1:142">
+    <x:row r="5" spans="1:144">
       <x:c r="C5" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
@@ -25055,57 +25409,63 @@
       </x:c>
       <x:c r="EB5" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EC5" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="ED5" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="EE5" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EF5" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="EG5" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EH5" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EI5" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="EJ5" s="3" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="EK5" s="3" t="n">
+        <x:v>26</x:v>
+      </x:c>
     </x:row>
-    <x:row r="6" spans="1:142">
+    <x:row r="6" spans="1:144">
       <x:c r="B6" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C6" s="2" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K6" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
@@ -25471,54 +25831,60 @@
       </x:c>
       <x:c r="EB6" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="EC6" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="ED6" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="EE6" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="EF6" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="EG6" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="EH6" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="EI6" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
+      <x:c r="EJ6" s="3" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="EK6" s="3" t="n">
+        <x:v>47</x:v>
+      </x:c>
     </x:row>
-    <x:row r="7" spans="1:142">
+    <x:row r="7" spans="1:144">
       <x:c r="C7" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K7" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
@@ -25884,57 +26250,63 @@
       </x:c>
       <x:c r="EB7" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="EC7" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="ED7" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="EE7" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="EF7" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="EG7" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="EH7" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="EI7" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
+      <x:c r="EJ7" s="3" t="n">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="EK7" s="3" t="n">
+        <x:v>47</x:v>
+      </x:c>
     </x:row>
-    <x:row r="8" spans="1:142">
+    <x:row r="8" spans="1:144">
       <x:c r="B8" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K8" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
@@ -26300,54 +26672,60 @@
       </x:c>
       <x:c r="EB8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EC8" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="ED8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EE8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EF8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EG8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EH8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EI8" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="EJ8" s="3" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="EK8" s="3" t="n">
+        <x:v>17</x:v>
+      </x:c>
     </x:row>
-    <x:row r="9" spans="1:142">
+    <x:row r="9" spans="1:144">
       <x:c r="C9" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K9" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
@@ -26713,57 +27091,63 @@
       </x:c>
       <x:c r="EB9" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EC9" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="ED9" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="EE9" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="EF9" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="EG9" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="EH9" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="EI9" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="EJ9" s="3" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="EK9" s="3" t="n">
+        <x:v>16</x:v>
+      </x:c>
     </x:row>
-    <x:row r="10" spans="1:142">
+    <x:row r="10" spans="1:144">
       <x:c r="B10" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
@@ -27129,54 +27513,60 @@
       </x:c>
       <x:c r="EB10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EC10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="ED10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EE10" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EF10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="EG10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EH10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EI10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
+      <x:c r="EJ10" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="EK10" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
     </x:row>
-    <x:row r="11" spans="1:142">
+    <x:row r="11" spans="1:144">
       <x:c r="C11" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
@@ -27542,57 +27932,63 @@
       </x:c>
       <x:c r="EB11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EC11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="ED11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EE11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EF11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EG11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EH11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EI11" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
+      <x:c r="EJ11" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="EK11" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
     </x:row>
-    <x:row r="12" spans="1:142">
+    <x:row r="12" spans="1:144">
       <x:c r="B12" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
@@ -27958,54 +28354,60 @@
       </x:c>
       <x:c r="EB12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EC12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="ED12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EE12" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="EF12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EG12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EH12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EI12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
+      <x:c r="EJ12" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="EK12" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="13" spans="1:142">
+    <x:row r="13" spans="1:144">
       <x:c r="C13" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -28371,57 +28773,63 @@
       </x:c>
       <x:c r="EB13" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="EC13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="ED13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EE13" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="EF13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EG13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EH13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EI13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
+      <x:c r="EJ13" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="EK13" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="14" spans="1:142">
+    <x:row r="14" spans="1:144">
       <x:c r="B14" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
@@ -28787,54 +29195,60 @@
       </x:c>
       <x:c r="EB14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EC14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="ED14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EE14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EF14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EG14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EH14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EI14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="EJ14" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="EK14" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="15" spans="1:142">
+    <x:row r="15" spans="1:144">
       <x:c r="C15" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -29200,269 +29614,275 @@
       </x:c>
       <x:c r="EB15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EC15" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="ED15" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EE15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EF15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EG15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EH15" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EI15" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="EJ15" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="EK15" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="17" spans="1:142">
+    <x:row r="17" spans="1:144">
       <x:c r="A17" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:142">
+    <x:row r="18" spans="1:144">
       <x:c r="A18" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:142">
+    <x:row r="19" spans="1:144">
       <x:c r="A19" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:144">
+      <x:c r="A21" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:142">
-[...1 lines deleted...]
-        <x:v>146</x:v>
+    <x:row r="22" spans="1:144">
+      <x:c r="A22" s="0" t="s">
+        <x:v>149</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:142">
-[...1 lines deleted...]
-        <x:v>147</x:v>
+    <x:row r="23" spans="1:144">
+      <x:c r="A23" s="0" t="s">
+        <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:142">
-      <x:c r="A23" s="0" t="s">
+    <x:row r="24" spans="1:144">
+      <x:c r="A24" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:144">
+      <x:c r="A25" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:144">
+      <x:c r="A27" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:144">
+      <x:c r="A28" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:142">
-[...1 lines deleted...]
-        <x:v>150</x:v>
+    <x:row r="29" spans="1:144">
+      <x:c r="A29" s="0" t="s">
+        <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:142">
-      <x:c r="A25" s="0" t="s">
+    <x:row r="30" spans="1:144">
+      <x:c r="A30" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:144">
+      <x:c r="A31" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:144">
+      <x:c r="A33" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:144">
+      <x:c r="A34" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:144">
+      <x:c r="A35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:142">
-[...1 lines deleted...]
-        <x:v>146</x:v>
+    <x:row r="36" spans="1:144">
+      <x:c r="A36" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:142">
-[...1 lines deleted...]
-        <x:v>147</x:v>
+    <x:row r="37" spans="1:144">
+      <x:c r="A37" s="0" t="s">
+        <x:v>157</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:142">
-      <x:c r="A29" s="0" t="s">
+    <x:row r="39" spans="1:144">
+      <x:c r="A39" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:144">
+      <x:c r="A40" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:142">
-[...1 lines deleted...]
-        <x:v>152</x:v>
+    <x:row r="41" spans="1:144">
+      <x:c r="A41" s="0" t="s">
+        <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:142">
-[...1 lines deleted...]
-        <x:v>153</x:v>
+    <x:row r="42" spans="1:144">
+      <x:c r="A42" s="0" t="s">
+        <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:142">
-[...1 lines deleted...]
-        <x:v>146</x:v>
+    <x:row r="43" spans="1:144">
+      <x:c r="A43" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:142">
-[...1 lines deleted...]
-        <x:v>147</x:v>
+    <x:row r="45" spans="1:144">
+      <x:c r="A45" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:142">
-      <x:c r="A35" s="0" t="s">
+    <x:row r="46" spans="1:144">
+      <x:c r="A46" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:142">
-[...1 lines deleted...]
-        <x:v>154</x:v>
+    <x:row r="47" spans="1:144">
+      <x:c r="A47" s="0" t="s">
+        <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:142">
-[...1 lines deleted...]
-        <x:v>155</x:v>
+    <x:row r="48" spans="1:144">
+      <x:c r="A48" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:142">
-[...1 lines deleted...]
-        <x:v>146</x:v>
+    <x:row r="49" spans="1:144">
+      <x:c r="A49" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:142">
-[...1 lines deleted...]
-        <x:v>147</x:v>
+    <x:row r="51" spans="1:144">
+      <x:c r="A51" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:142">
-      <x:c r="A41" s="0" t="s">
+    <x:row r="52" spans="1:144">
+      <x:c r="A52" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:142">
-[...1 lines deleted...]
-        <x:v>156</x:v>
+    <x:row r="53" spans="1:144">
+      <x:c r="A53" s="0" t="s">
+        <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:142">
-[...1 lines deleted...]
-        <x:v>157</x:v>
+    <x:row r="54" spans="1:144">
+      <x:c r="A54" s="0" t="s">
+        <x:v>162</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:142">
-[...1 lines deleted...]
-        <x:v>146</x:v>
+    <x:row r="55" spans="1:144">
+      <x:c r="A55" s="0" t="s">
+        <x:v>163</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:142">
-[...1 lines deleted...]
-        <x:v>147</x:v>
+    <x:row r="58" spans="1:144">
+      <x:c r="A58" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:142">
-[...1 lines deleted...]
-        <x:v>149</x:v>
+    <x:row r="59" spans="1:144">
+      <x:c r="A59" s="0" t="s">
+        <x:v>165</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:142">
-[...1 lines deleted...]
-        <x:v>158</x:v>
+    <x:row r="61" spans="1:144">
+      <x:c r="A61" s="0" t="s">
+        <x:v>166</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:142">
-[...1 lines deleted...]
-        <x:v>159</x:v>
+    <x:row r="62" spans="1:144">
+      <x:c r="A62" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:142">
-[...1 lines deleted...]
-        <x:v>146</x:v>
+    <x:row r="64" spans="1:144">
+      <x:c r="A64" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:142">
-[...1 lines deleted...]
-        <x:v>147</x:v>
+    <x:row r="65" spans="1:144">
+      <x:c r="A65" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:142">
-[...1 lines deleted...]
-        <x:v>149</x:v>
+    <x:row r="68" spans="1:144">
+      <x:c r="A68" s="0" t="s">
+        <x:v>170</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:142">
-[...1 lines deleted...]
-        <x:v>160</x:v>
+    <x:row r="69" spans="1:144">
+      <x:c r="A69" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:142">
-[...1 lines deleted...]
-        <x:v>161</x:v>
+    <x:row r="77" spans="1:144">
+      <x:c r="A77" s="0" t="s">
+        <x:v>172</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:142">
-[...1 lines deleted...]
-        <x:v>162</x:v>
+    <x:row r="80" spans="1:144">
+      <x:c r="A80" s="0" t="s">
+        <x:v>173</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:142">
-[...44 lines deleted...]
-    <x:row r="81" spans="1:142">
+    <x:row r="81" spans="1:144">
       <x:c r="A81" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>