--- v1 (2026-06-26)
+++ v2 (2026-06-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63bad493c61948fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a911bfbca48e4535908f2902ac348ab1.psmdcp" Id="R42b6595a0ca94168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b19c6a802a47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd757d1f70a643d182474fd8d5dd6e7c.psmdcp" Id="R93c600827f12488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="barhusalder" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A4" authorId="0">
       <x:text>
         <x:r>