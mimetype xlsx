--- v2 (2026-06-26)
+++ v3 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b19c6a802a47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd757d1f70a643d182474fd8d5dd6e7c.psmdcp" Id="R93c600827f12488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d83a4e518364f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/680ca1ed592e40ee9ed5e7e6a2479f13.psmdcp" Id="R3d9fbe00c4a94d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="barhusalder" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A4" authorId="0">
       <x:text>
         <x:r>
@@ -1962,50 +1962,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK4" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL4" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar mycket</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM4" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar mycket</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D5" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E5" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
@@ -3894,50 +3922,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK5" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar mycket</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL5" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar mycket</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM5" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar mycket</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D6" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E6" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
@@ -5826,50 +5882,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK6" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL6" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar något</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM6" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar något</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D7" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E7" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
@@ -7758,50 +7842,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK7" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi sparar något</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL7" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar något</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM7" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi sparar något</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
@@ -9690,50 +9802,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL8" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi går ungefär jämnt upp</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM8" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi går ungefär jämnt upp</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D9" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E9" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
@@ -11622,50 +11762,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK9" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi går ungefär jämnt upp</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL9" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi går ungefär jämnt upp</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM9" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi går ungefär jämnt upp</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D10" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E10" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
@@ -13554,50 +13722,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK10" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL10" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM10" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D11" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E11" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
@@ -15486,50 +15682,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK11" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL11" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM11" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D12" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E12" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
@@ -17418,50 +17642,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK12" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL12" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM12" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D13" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E13" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
@@ -19350,50 +19602,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK13" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL13" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM13" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D14" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E14" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
@@ -21282,50 +21562,78 @@
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK14" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
+    <x:comment ref="EL14" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vet inte</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM14" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vet inte</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
     <x:comment ref="D15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="E15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
@@ -23201,69 +23509,97 @@
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EJ15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="EK15" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vet inte</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EL15" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>Vet inte</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="EM15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>Vet inte</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="175">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="177">
   <x:si>
     <x:t>Hushåll. Månad efter Fråga, Serie, Grupp och Period</x:t>
   </x:si>
   <x:si>
     <x:t>2015M01</x:t>
   </x:si>
   <x:si>
     <x:t>2015M02</x:t>
   </x:si>
   <x:si>
     <x:t>2015M03</x:t>
   </x:si>
   <x:si>
     <x:t>2015M04</x:t>
   </x:si>
   <x:si>
     <x:t>2015M05</x:t>
   </x:si>
   <x:si>
     <x:t>2015M06</x:t>
   </x:si>
   <x:si>
     <x:t>2015M07</x:t>
   </x:si>
   <x:si>
@@ -23638,50 +23974,56 @@
   <x:si>
     <x:t>2025M11</x:t>
   </x:si>
   <x:si>
     <x:t>2025M12</x:t>
   </x:si>
   <x:si>
     <x:t>2026M01</x:t>
   </x:si>
   <x:si>
     <x:t>2026M02</x:t>
   </x:si>
   <x:si>
     <x:t>2026M03</x:t>
   </x:si>
   <x:si>
     <x:t>2026M04</x:t>
   </x:si>
   <x:si>
     <x:t>2026M05</x:t>
   </x:si>
   <x:si>
     <x:t>2026M06</x:t>
   </x:si>
   <x:si>
+    <x:t>2026M07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M08</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hushållets nuvarande ekonomiska situation (sparar - skuldsätter sig)</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 1</x:t>
   </x:si>
   <x:si>
     <x:t>Alla</x:t>
   </x:si>
   <x:si>
     <x:t>Geografi: Storstadslän</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 2</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 3</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 4</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 5</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 6</x:t>
@@ -23716,51 +24058,51 @@
   <x:si>
     <x:t>Vi går ungefär jämnt upp</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 4:</x:t>
   </x:si>
   <x:si>
     <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i begränsad utsträckning</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 5:</x:t>
   </x:si>
   <x:si>
     <x:t>Vi skuldsätter oss och/eller utnyttjar sparade medel i stor utsträckning</x:t>
   </x:si>
   <x:si>
     <x:t>Svarsalternativ 6:</x:t>
   </x:si>
   <x:si>
     <x:t>Vet inte</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260626 09:00</x:t>
+    <x:t>20260828 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Konjunkturinstitutet</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Supportnummer: 08-453 59 09. Mejl: statistik@konj.se</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>na</x:t>
   </x:si>
   <x:si>
     <x:t>Officiell statistik</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -24138,69 +24480,69 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:EN81"/>
+  <x:dimension ref="A1:EP81"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="16.440625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.180625" style="0" customWidth="1"/>
-    <x:col min="4" max="141" width="10.040625" style="0" customWidth="1"/>
-    <x:col min="142" max="144" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="4" max="143" width="10.040625" style="0" customWidth="1"/>
+    <x:col min="144" max="146" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:144">
+    <x:row r="1" spans="1:146">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:144">
+    <x:row r="3" spans="1:146">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
@@ -24571,60 +24913,66 @@
       </x:c>
       <x:c r="ED3" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="EE3" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="EF3" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="EG3" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="EH3" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="EI3" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="EJ3" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="EK3" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
+      <x:c r="EL3" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="EM3" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:144">
+    <x:row r="4" spans="1:146">
       <x:c r="A4" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
@@ -24996,54 +25344,60 @@
       </x:c>
       <x:c r="ED4" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EE4" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="EF4" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="EG4" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="EH4" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EI4" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EJ4" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="EK4" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="EL4" s="3" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="EM4" s="3" t="n">
+        <x:v>23</x:v>
+      </x:c>
     </x:row>
-    <x:row r="5" spans="1:144">
+    <x:row r="5" spans="1:146">
       <x:c r="C5" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
@@ -25415,57 +25769,63 @@
       </x:c>
       <x:c r="ED5" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="EE5" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EF5" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="EG5" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EH5" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EI5" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="EJ5" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="EK5" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
+      <x:c r="EL5" s="3" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="EM5" s="3" t="n">
+        <x:v>24</x:v>
+      </x:c>
     </x:row>
-    <x:row r="6" spans="1:144">
+    <x:row r="6" spans="1:146">
       <x:c r="B6" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C6" s="2" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K6" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
@@ -25837,54 +26197,60 @@
       </x:c>
       <x:c r="ED6" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="EE6" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="EF6" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="EG6" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="EH6" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="EI6" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="EJ6" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="EK6" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
+      <x:c r="EL6" s="3" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="EM6" s="3" t="n">
+        <x:v>48</x:v>
+      </x:c>
     </x:row>
-    <x:row r="7" spans="1:144">
+    <x:row r="7" spans="1:146">
       <x:c r="C7" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K7" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
@@ -26256,57 +26622,63 @@
       </x:c>
       <x:c r="ED7" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="EE7" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="EF7" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="EG7" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="EH7" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="EI7" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="EJ7" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="EK7" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
+      <x:c r="EL7" s="3" t="n">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="EM7" s="3" t="n">
+        <x:v>46</x:v>
+      </x:c>
     </x:row>
-    <x:row r="8" spans="1:144">
+    <x:row r="8" spans="1:146">
       <x:c r="B8" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K8" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
@@ -26678,54 +27050,60 @@
       </x:c>
       <x:c r="ED8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EE8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EF8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EG8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EH8" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="EI8" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="EJ8" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="EK8" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
+      <x:c r="EL8" s="3" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="EM8" s="3" t="n">
+        <x:v>19</x:v>
+      </x:c>
     </x:row>
-    <x:row r="9" spans="1:144">
+    <x:row r="9" spans="1:146">
       <x:c r="C9" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K9" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
@@ -27097,57 +27475,63 @@
       </x:c>
       <x:c r="ED9" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="EE9" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="EF9" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="EG9" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="EH9" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="EI9" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="EJ9" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="EK9" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
+      <x:c r="EL9" s="3" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="EM9" s="3" t="n">
+        <x:v>19</x:v>
+      </x:c>
     </x:row>
-    <x:row r="10" spans="1:144">
+    <x:row r="10" spans="1:146">
       <x:c r="B10" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
@@ -27519,54 +27903,60 @@
       </x:c>
       <x:c r="ED10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EE10" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EF10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="EG10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EH10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EI10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="EJ10" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EK10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="EL10" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="EM10" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
     </x:row>
-    <x:row r="11" spans="1:144">
+    <x:row r="11" spans="1:146">
       <x:c r="C11" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
@@ -27938,57 +28328,63 @@
       </x:c>
       <x:c r="ED11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EE11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EF11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EG11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EH11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EI11" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="EJ11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EK11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="EL11" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="EM11" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
     </x:row>
-    <x:row r="12" spans="1:144">
+    <x:row r="12" spans="1:146">
       <x:c r="B12" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
@@ -28360,54 +28756,60 @@
       </x:c>
       <x:c r="ED12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EE12" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="EF12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EG12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EH12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EI12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EJ12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EK12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="EL12" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="EM12" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="13" spans="1:144">
+    <x:row r="13" spans="1:146">
       <x:c r="C13" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -28779,57 +29181,63 @@
       </x:c>
       <x:c r="ED13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EE13" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="EF13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EG13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EH13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EI13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EJ13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EK13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="EL13" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="EM13" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
-    <x:row r="14" spans="1:144">
+    <x:row r="14" spans="1:146">
       <x:c r="B14" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
@@ -29201,54 +29609,60 @@
       </x:c>
       <x:c r="ED14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EE14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EF14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EG14" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EH14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EI14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EJ14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EK14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="EL14" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="EM14" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
-    <x:row r="15" spans="1:144">
+    <x:row r="15" spans="1:146">
       <x:c r="C15" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -29620,269 +30034,275 @@
       </x:c>
       <x:c r="ED15" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EE15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EF15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EG15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EH15" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EI15" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EJ15" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EK15" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="EL15" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="EM15" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="17" spans="1:144">
+    <x:row r="17" spans="1:146">
       <x:c r="A17" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:144">
+    <x:row r="18" spans="1:146">
       <x:c r="A18" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:144">
+    <x:row r="19" spans="1:146">
       <x:c r="A19" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:146">
+      <x:c r="A21" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:144">
-[...1 lines deleted...]
-        <x:v>148</x:v>
+    <x:row r="22" spans="1:146">
+      <x:c r="A22" s="0" t="s">
+        <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:144">
-[...1 lines deleted...]
-        <x:v>149</x:v>
+    <x:row r="23" spans="1:146">
+      <x:c r="A23" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:144">
-      <x:c r="A23" s="0" t="s">
+    <x:row r="24" spans="1:146">
+      <x:c r="A24" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:146">
+      <x:c r="A25" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:146">
+      <x:c r="A27" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:146">
+      <x:c r="A28" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:144">
-[...1 lines deleted...]
-        <x:v>152</x:v>
+    <x:row r="29" spans="1:146">
+      <x:c r="A29" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:144">
-      <x:c r="A25" s="0" t="s">
+    <x:row r="30" spans="1:146">
+      <x:c r="A30" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:146">
+      <x:c r="A31" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:146">
+      <x:c r="A33" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:146">
+      <x:c r="A34" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:146">
+      <x:c r="A35" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:144">
-[...1 lines deleted...]
-        <x:v>148</x:v>
+    <x:row r="36" spans="1:146">
+      <x:c r="A36" s="0" t="s">
+        <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:144">
-[...1 lines deleted...]
-        <x:v>149</x:v>
+    <x:row r="37" spans="1:146">
+      <x:c r="A37" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:144">
-      <x:c r="A29" s="0" t="s">
+    <x:row r="39" spans="1:146">
+      <x:c r="A39" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:146">
+      <x:c r="A40" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:144">
-[...1 lines deleted...]
-        <x:v>154</x:v>
+    <x:row r="41" spans="1:146">
+      <x:c r="A41" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:144">
-[...1 lines deleted...]
-        <x:v>155</x:v>
+    <x:row r="42" spans="1:146">
+      <x:c r="A42" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:144">
-[...1 lines deleted...]
-        <x:v>148</x:v>
+    <x:row r="43" spans="1:146">
+      <x:c r="A43" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:144">
-[...1 lines deleted...]
-        <x:v>149</x:v>
+    <x:row r="45" spans="1:146">
+      <x:c r="A45" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:144">
-      <x:c r="A35" s="0" t="s">
+    <x:row r="46" spans="1:146">
+      <x:c r="A46" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:144">
-[...1 lines deleted...]
-        <x:v>156</x:v>
+    <x:row r="47" spans="1:146">
+      <x:c r="A47" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:144">
-[...1 lines deleted...]
-        <x:v>157</x:v>
+    <x:row r="48" spans="1:146">
+      <x:c r="A48" s="0" t="s">
+        <x:v>162</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:144">
-[...1 lines deleted...]
-        <x:v>148</x:v>
+    <x:row r="49" spans="1:146">
+      <x:c r="A49" s="0" t="s">
+        <x:v>163</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:144">
-[...1 lines deleted...]
-        <x:v>149</x:v>
+    <x:row r="51" spans="1:146">
+      <x:c r="A51" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:144">
-      <x:c r="A41" s="0" t="s">
+    <x:row r="52" spans="1:146">
+      <x:c r="A52" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:144">
-[...1 lines deleted...]
-        <x:v>158</x:v>
+    <x:row r="53" spans="1:146">
+      <x:c r="A53" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:144">
-[...1 lines deleted...]
-        <x:v>159</x:v>
+    <x:row r="54" spans="1:146">
+      <x:c r="A54" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:144">
-[...1 lines deleted...]
-        <x:v>148</x:v>
+    <x:row r="55" spans="1:146">
+      <x:c r="A55" s="0" t="s">
+        <x:v>165</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:144">
-[...1 lines deleted...]
-        <x:v>149</x:v>
+    <x:row r="58" spans="1:146">
+      <x:c r="A58" s="0" t="s">
+        <x:v>166</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:144">
-[...1 lines deleted...]
-        <x:v>151</x:v>
+    <x:row r="59" spans="1:146">
+      <x:c r="A59" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:144">
-[...1 lines deleted...]
-        <x:v>160</x:v>
+    <x:row r="61" spans="1:146">
+      <x:c r="A61" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:144">
-[...1 lines deleted...]
-        <x:v>161</x:v>
+    <x:row r="62" spans="1:146">
+      <x:c r="A62" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:144">
-[...1 lines deleted...]
-        <x:v>148</x:v>
+    <x:row r="64" spans="1:146">
+      <x:c r="A64" s="0" t="s">
+        <x:v>170</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:144">
-[...1 lines deleted...]
-        <x:v>149</x:v>
+    <x:row r="65" spans="1:146">
+      <x:c r="A65" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:144">
-[...1 lines deleted...]
-        <x:v>151</x:v>
+    <x:row r="68" spans="1:146">
+      <x:c r="A68" s="0" t="s">
+        <x:v>172</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:144">
-[...1 lines deleted...]
-        <x:v>162</x:v>
+    <x:row r="69" spans="1:146">
+      <x:c r="A69" s="0" t="s">
+        <x:v>173</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:144">
-[...1 lines deleted...]
-        <x:v>163</x:v>
+    <x:row r="77" spans="1:146">
+      <x:c r="A77" s="0" t="s">
+        <x:v>174</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:144">
-[...1 lines deleted...]
-        <x:v>164</x:v>
+    <x:row r="80" spans="1:146">
+      <x:c r="A80" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:144">
-[...44 lines deleted...]
-    <x:row r="81" spans="1:144">
+    <x:row r="81" spans="1:146">
       <x:c r="A81" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>